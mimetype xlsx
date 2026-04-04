--- v0 (2025-12-16)
+++ v1 (2026-04-04)
@@ -12,167 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="검색결과" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>책이름</t>
   </si>
   <si>
     <t>지은이</t>
   </si>
   <si>
     <t>출판사</t>
   </si>
   <si>
     <t>출판년도</t>
   </si>
   <si>
     <t>쪽수</t>
   </si>
   <si>
     <t>연령</t>
   </si>
   <si>
     <t>갈래</t>
   </si>
   <si>
     <t>가격</t>
   </si>
   <si>
     <t>주제어</t>
   </si>
   <si>
+    <t>가랑잎이 참 좋다</t>
+  </si>
+  <si>
+    <t>오나리 유코 글｜하타 고시로 그림｜황진희 옮김</t>
+  </si>
+  <si>
+    <t>나는별</t>
+  </si>
+  <si>
+    <t>40쪽</t>
+  </si>
+  <si>
+    <t>5세부터</t>
+  </si>
+  <si>
+    <t>그림책</t>
+  </si>
+  <si>
+    <t>16,000원</t>
+  </si>
+  <si>
+    <t>가을, 단풍, 자연, 낙엽, 놀이, 기쁨</t>
+  </si>
+  <si>
     <t>나뭇잎이 달아나요</t>
   </si>
   <si>
     <t>올레 쾨네케 글, 그림│임정은 옮김</t>
   </si>
   <si>
     <t>시공주니어</t>
   </si>
   <si>
     <t>44쪽</t>
   </si>
   <si>
-    <t>5세부터</t>
-[...4 lines deleted...]
-  <si>
     <t>13,000원</t>
   </si>
   <si>
     <t>친구, 놀이, 가을, 유머</t>
   </si>
   <si>
     <t>단풍 편지</t>
   </si>
   <si>
     <t>기쿠치 치키 글, 그림│황진희 옮김</t>
   </si>
   <si>
     <t>웅진주니어</t>
   </si>
   <si>
-    <t>40쪽</t>
-[...1 lines deleted...]
-  <si>
     <t>3세부터</t>
   </si>
   <si>
     <t>18,000원</t>
   </si>
   <si>
     <t>단풍, 가을, 소식, 숲, 동물, 빨강</t>
   </si>
   <si>
     <t>바빠요 바빠</t>
   </si>
   <si>
     <t>윤구병 글｜이태수 그림</t>
   </si>
   <si>
     <t>보리</t>
   </si>
   <si>
     <t>26쪽</t>
   </si>
   <si>
     <t>12,000원</t>
   </si>
   <si>
     <t>가을, 시골, 풍경, 반복, 시리즈</t>
   </si>
   <si>
     <t>빨간 스웨터</t>
   </si>
   <si>
     <t>이와무라 카즈오 글, 그림│김영주 옮김</t>
   </si>
   <si>
     <t>32쪽</t>
   </si>
   <si>
     <t>다람쥐, 가을, 형제, 가족, 닮음, 빨강, 시리즈</t>
   </si>
   <si>
     <t>솔이의 추석 이야기</t>
   </si>
   <si>
     <t>이억배 글, 그림</t>
   </si>
   <si>
     <t>길벗어린이</t>
   </si>
   <si>
-    <t>38쪽</t>
-[...1 lines deleted...]
-  <si>
     <t>7세부터</t>
+  </si>
+  <si>
+    <t>25,000원</t>
   </si>
   <si>
     <t>가을, 명절, 가족, 고향, 추억, 전통</t>
   </si>
   <si>
     <t>아빠, 나한테 물어봐</t>
   </si>
   <si>
     <t>버나드 와버 글 | 이수지 그림 | 이수지 옮김</t>
   </si>
   <si>
     <t>비룡소</t>
   </si>
   <si>
     <t>14,000원</t>
   </si>
   <si>
     <t>딸, 가을, 산책, 대화, 단풍</t>
   </si>
   <si>
     <t>쨍아</t>
   </si>
   <si>
     <t>천정철 시 | 이광익 그림</t>
   </si>
@@ -508,51 +523,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -567,252 +582,281 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="1">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="1">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1">
+        <v>2022</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="1">
-        <v>2019</v>
+        <v>2000</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D6" s="1">
-        <v>1995</v>
+        <v>2019</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="1">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="1">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="1"/>
-[...7 lines deleted...]
-      <c r="I9" s="1"/>
+      <c r="A9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" s="1">
+        <v>2008</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>