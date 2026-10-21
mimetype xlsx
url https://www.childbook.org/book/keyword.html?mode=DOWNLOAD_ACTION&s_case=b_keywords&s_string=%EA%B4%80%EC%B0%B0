--- v1 (2026-02-25)
+++ v2 (2026-10-21)
@@ -417,54 +417,54 @@
   <si>
     <t>딸기</t>
   </si>
   <si>
     <t>신구 스스무 글, 그림｜김루희 옮김</t>
   </si>
   <si>
     <t>한솔수북</t>
   </si>
   <si>
     <t>48쪽</t>
   </si>
   <si>
     <t>빨강, 자연, 생명, 관찰</t>
   </si>
   <si>
     <t>매미, 여름 내내 무슨 일이 있었을까?</t>
   </si>
   <si>
     <t>박성호 글 | 김동성 그림</t>
   </si>
   <si>
     <t>사계절</t>
   </si>
   <si>
-    <t>124쪽</t>
-[...2 lines deleted...]
-    <t>13,800원</t>
+    <t>125쪽</t>
+  </si>
+  <si>
+    <t>14,500원</t>
   </si>
   <si>
     <t>곤충, 매미, 관찰,
 목록속목록:관찰, 목록:관찰, 목록속목록 : 곤충</t>
   </si>
   <si>
     <t>모두 잘 자요</t>
   </si>
   <si>
     <t>린다 분데스탐 글, 그림 | 이유진 옮김</t>
   </si>
   <si>
     <t>어린이작가정신</t>
   </si>
   <si>
     <t>56쪽</t>
   </si>
   <si>
     <t>외계인, 나무, 동물, 자연, 밤(때), 관찰, 잠자리책, 플랩북,</t>
   </si>
   <si>
     <t>무엇이든 할 수 있는   손 손 손</t>
   </si>
   <si>
     <t>정연경 글 | 김지영 그림</t>
@@ -1974,51 +1974,51 @@
       </c>
       <c r="F23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D24" s="1">
-        <v>2004</v>
+        <v>2026</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>132</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>133</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C25" s="1" t="s">